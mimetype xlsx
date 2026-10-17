--- v0 (2026-07-12)
+++ v1 (2026-10-17)
@@ -1,199 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\_buero\Wissen\harmonisierte_Normen-Listen\Normenlisten\Funkanlagen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{13233443-CC82-4F67-94A7-52A2D5ED7F60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{31D0692E-1C34-42D4-B240-6F02DAEC1D92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2014-53-EU-Radio Equipment (RED" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2014-53-EU-Radio Equipment (RED'!$A$3:$K$274</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2014-53-EU-Radio Equipment (RED'!$A$3:$K$287</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2990" uniqueCount="386">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3133" uniqueCount="402">
   <si>
     <t>Legislation</t>
   </si>
   <si>
     <t>ESO</t>
   </si>
   <si>
     <t>Reference and title Provision</t>
   </si>
   <si>
     <t>Start of legal effect</t>
   </si>
   <si>
     <t>Publication OJ reference</t>
   </si>
   <si>
     <t>Publication Decision reference</t>
   </si>
   <si>
     <t>Publication OJ date</t>
   </si>
   <si>
     <t>End of legal effect</t>
   </si>
   <si>
     <t>Withdrawal OJ reference</t>
   </si>
   <si>
     <t>Withdrawal Decision reference</t>
   </si>
   <si>
     <t>Withdrawal OJ date</t>
   </si>
   <si>
     <t>2014/53/EU - Radio Equipment (RED)</t>
-  </si>
-[...36 lines deleted...]
-</t>
   </si>
   <si>
     <t>ETSI</t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 065 V2.1.2
 Narrow-band direct-printing telegraph equipment for receiving meteorological or navigational information (NAVTEX); Harmonised Standard covering the essential requirements of articles 3.2 and 3(3)(g) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>08.07.2016</t>
   </si>
   <si>
     <t>OJ C 249</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t xml:space="preserve">EN 300 086 V2.1.2
 Land Mobile Service; Radio equipment with an internal or external RF connector intended primarily for analogue speech; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>09.12.2016</t>
   </si>
   <si>
     <t>OJ C 460</t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 113 V2.2.1
 Land Mobile Service; Radio equipment intended for the transmission of data (and/or speech) using constant or non-constant envelope modulation and having an antenna connector; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>12.04.2017</t>
   </si>
   <si>
     <t>OJ C 118</t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 219 V2.1.1
 Land Mobile Service; Radio equipment transmitting signals to initiate a specific response in the receiver; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 220-2 V3.1.1
 Short Range Devices (SRD) operating in the frequency range 25 MHz to 1 000 MHz; Part 2: Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU for non specific radio equipment
 </t>
   </si>
   <si>
     <t>10.03.2017</t>
   </si>
   <si>
     <t>OJ C 76</t>
   </si>
   <si>
     <t>11.06.2027</t>
+  </si>
+  <si>
+    <t>OJ L</t>
   </si>
   <si>
     <t>2025/2499</t>
   </si>
   <si>
     <t>11.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 220-2 V3.3.1
 Short Range Devices (SRD) operating in the frequency range 25 MHz to 1 000 MHz with power levels ranging up to 500 mW e.r.p.; Part 2: Harmonised Standard for access to radio spectrum for non specific radio equipment 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 220-3-1 V2.1.1
 Short Range Devices (SRD) operating in the frequency range 25 MHz to 1 000 MHz; Part 3-1: Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU; Low duty cycle high reliability equipment, social alarms equipment operating on designated frequencies (869,200 MHz to 869,250 MHz)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 220-3-2 V1.1.1
 Short Range Devices (SRD) operating in the frequency range 25 MHz to 1 000 MHz; Part 3-2: Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU; Wireless alarms operating in designated LDC/HR frequency bands 868,60 MHz to 868,70 MHz, 869,25 MHz to 869,40 MHz, 869,65 MHz to 869,70 MHz
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 220-4 V1.1.1
 Short Range Devices (SRD) operating in the frequency range 25 MHz to 1 000 MHz; Part 4: Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU; Metering devices operating in designated band 169,400 MHz to 169,475 MHz
@@ -325,50 +306,61 @@
     <t>OJ C 49</t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 433 V2.1.1
 Citizens' Band (CB) radio equipment; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>EN 300 440 V2.1.1
 Short Range Devices (SRD); Radio equipment to be used in the 1 GHz to 40 GHz frequency range; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 This harmonised standard does not address, for receiver categories 2 and 3 as defined in Table 5, the requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
     <t>14.07.2017</t>
   </si>
   <si>
     <t>OJ C 229</t>
   </si>
   <si>
     <t>EN 300 440-2 V1.4.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Short range devices; Radio equipment to be used in the 1 GHz to 40 GHz frequency range; Part 2: Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
     <t>31.12.2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 300 440-2 V3.1.1
+Short Range Devices (SRD) operating in 1 GHz to 40 GHz; Harmonised Standard for access to radio spectrum; Part 2: Radiodetermination equipment for location tracking applications operating in the frequency range 2,4 GHz to 2,4835 GHz
+</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>2026/2003</t>
   </si>
   <si>
     <t>EN 300 454-2 V1.1.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Wide band audio links; Part 2: Harmonized EN under Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 487 V2.1.2
 Satellite Earth Stations and Systems (SES); Harmonised Standard for Receive-Only Mobile Earth Stations (ROMES) providing data communications operating in the 1,5 GHz frequency band; Radio Frequency (RF) specifications covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>14.02.2027</t>
   </si>
   <si>
     <t>2025/1741</t>
   </si>
   <si>
     <t>14.08.2025</t>
   </si>
   <si>
     <t xml:space="preserve">EN 300 487 V2.2.1
 Satellite Earth Stations and Systems (SES); Receive-Only Mobile Earth Stations (ROMES) providing data communications operating in the 1,5 GHz frequency band; Harmonised Standard for access to radio spectrum
 </t>
   </si>
@@ -602,140 +594,156 @@
 (b)
 clause 5.2.2.3.1 of that standard;
 (c)
 the first paragraph of clause 5.2.3 of this standard;
 (d)
 the first paragraph of clause 5.2.4 of this standard;
 (e)
 the first paragraph of clause 5.2.5 of this standard.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 447 V2.1.1
 Satellite Earth Stations and Systems (SES); Harmonised Standard for satellite Earth Stations on board Vessels (ESVs) operating in the 4/6 GHz frequency bands allocated to the Fixed Satellite Service (FSS) covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 459 V2.1.1
 Satellite Earth Stations and Systems (SES); Harmonised Standard for Satellite Interactive Terminals (SIT) and Satellite User Terminals (SUT) transmitting towards satellites in geostationary orbit, operating in the 29,5 GHz to 30,0 GHz frequency bands covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 473 V2.1.2
 Satellite Earth Stations and Systems (SES); Harmonised Standard for Aircraft Earth Stations (AES) providing Aeronautical Mobile Satellite Service (AMSS)/Mobile Satellite Service (MSS) and/or the Aeronautical Mobile Satellite on Route Service (AMS(R)S)/Mobile Satellite Service (MSS), operating in the frequency band below 3 GHz covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
+    <t>EN 301 489-3 V2.3.2
+ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 3: Specific conditions for Short Range Devices (SRD) operating on frequencies between 9 kHz and 246 GHz; Harmonised Standard for ElectroMagnetic Compatibility
+Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
+Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
+  </si>
+  <si>
+    <t>EN 301 489-5 V2.3.1
+ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 5: Specific conditions for Private land Mobile Radio (PMR) and ancillary equipment (speech and non-speech) and Terrestrial Trunked Radio (TETRA); Harmonised Standard for ElectroMagnetic Compatibility
+Notice: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.</t>
+  </si>
+  <si>
     <t>EN 301 489-12 V3.2.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 12: Specific conditions for Very Small Aperture Terminal, Satellite Interactive Earth Stations operated in the frequency ranges between 4 GHz and 30 GHz in the Fixed Satellite Service (FSS); Harmonised Standard for ElectroMagnetic Compatibility
 Notice: Compliance with this harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if any tolerances for the set-up laid down in ETSI EN 301 489-1 (V2.2.3) (11-2019), which is cited in this harmonised standard as 
 normative reference [1], are applied.</t>
   </si>
   <si>
     <t>EN 301 489-12 V3.2.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 12: Specific conditions for Very Small Aperture Terminal, Satellite Interactive Earth Stations operated in the frequency ranges between 4 GHz and 30 GHz in the Fixed Satellite Service (FSS); Harmonised Standard for ElectroMagnetic Compatibility
 Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
 Notice 2: Compliance with this harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
   </si>
   <si>
+    <t>EN 301 489-13 V2.1.1
+ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 13: Specific conditions for Citizens' Band (CB) radio and ancillary equipment; Harmonised Standard for ElectroMagnetic Compatibility
+Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
+Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
+  </si>
+  <si>
     <t>EN 301 489-17 V3.3.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 17: Specific conditions for Broadband and Wideband Data Transmission Systems; Harmonised Standard for ElectroMagnetic Compatibility
 Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
 Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
   </si>
   <si>
     <t>EN 301 489-19 V2.2.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 19: Specific conditions for Receive Only Mobile Earth Stations (ROMES) operating in the 1,5 GHz band providing data communications and GNSS receivers operating in the RNSS band providing positioning, navigation, and timing data; Harmonised Standard for ElectroMagnetic Compatibility
 Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
 Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
   </si>
   <si>
     <t>EN 301 489-20 V2.2.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 20: Specific conditions for Mobile Earth Stations (MES) used in the Mobile Satellite Services (MSS); Harmonised Standard for ElectroMagnetic Compatibility
 Notice: Compliance with this harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if any tolerances for the set-up laid down in ETSI EN 301 489-1 (V2.2.3) (11-2019), which is cited in this harmonised standard as 
 normative reference [1], are applied.</t>
   </si>
   <si>
     <t>EN 301 489-20 V2.2.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 20: Specific conditions for Mobile Earth Stations (MES) used in the Mobile Satellite Services (MSS); Harmonised Standard for ElectroMagnetic Compatibility
 Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
 Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
   </si>
   <si>
     <t>EN 301 489-28 V2.1.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 28: Specific conditions for wireless digital video links; Harmonised Standard for ElectroMagnetic Compatibility
 Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
 Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
   </si>
   <si>
-    <t>EN 301 489-3 V2.3.2
-[...2 lines deleted...]
-Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
+    <t>EN 301 489-50 V2.4.1
+ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 50: Specific conditions for Cellular Communication Base Station (BS), repeater and ancillary equipment; Harmonised Standard for ElectroMagnetic Compatibility
+Notice: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.</t>
   </si>
   <si>
     <t>EN 301 489-52 V1.2.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services;Part 52: Specific conditions for Cellular Communication User Equipment (UE) radio and ancillary equipment;Harmonised Standard for ElectroMagnetic Compatibility
 Notice: Compliance with this harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if any tolerances for the set-up laid down in ETSI EN 301 489-1 (V2.2.3) (11-2019), which is cited in this harmonised standard as 
 normative reference [1], are applied.</t>
   </si>
   <si>
     <t>EN 301 489-52 V1.2.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services;Part 52: Specific conditions for Cellular Communication User Equipment (UE) radio and ancillary equipment;Harmonised Standard for ElectroMagnetic Compatibility
 Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
 Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.’;</t>
   </si>
   <si>
     <t>EN 301 489-52 V1.3.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 52: Specific conditions for Cellular Communication User Equipment (UE) radio and ancillary equipment; Harmonised Standard for ElectroMagnetic Compatibility
 Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
 Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
   </si>
   <si>
     <t>EN 301 489-54 V1.1.1
 ElectroMagnetic Compatibility (EMC) standard for radio equipment and services; Part 54: Specific conditions for fixed ground based aeronautical and meteorological radars; Harmonised Standard for electromagnetic compatibility
 Notice 1: This harmonised standard does not address emission requirements in frequency bands below 9 kHz and does not therefore confer a presumption of conformity as regards this parameter in this band.
 Notice 2: This harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(1), point (b), of Directive 2014/53/EU, if its clause 6 is applied.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 502 V12.5.2
 Global System for Mobile communications (GSM); Base Station (BS) equipment; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
-    <t xml:space="preserve">EN 301 511 V12.5.1
-[...3 lines deleted...]
-  <si>
     <t>EN 301 511 V9.0.2
 Global System for Mobile communications (GSM); Harmonized EN for mobile stations in the GSM 900 and GSM 1800 bands covering essential requirements under Article 3(2) of the R&amp;TTE directive (1999/5/EC)
 Notice: This harmonised standard provides presumption of conformity with the essential requirements of Directive 2014/53/EU if also the receiving parameters in clause(s) 4.2.20, 4.2.21 and 4.2.26 are applied</t>
   </si>
   <si>
     <t>30.04.2019</t>
   </si>
   <si>
+    <t xml:space="preserve">EN 301 511 V12.5.1
+Global System for Mobile communications (GSM); Mobile Stations (MS) equipment; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 301 559 V2.1.1
 Short Range Devices (SRD); Low Power Active Medical Implants (LP-AMI) and associated Peripherals (LP-AMI-P) operating in the frequency range 2 483,5 MHz to 2 500 MHz; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>EN 301 598 V1.1.1
 White Space Devices (WSD); Wireless Access Systems operating in the 470 MHz to 790 MHz TV broadcast band; Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 681 V2.1.2
 Satellite Earth Stations and Systems (SES); Harmonised Standard for Mobile Earth Stations (MES) of Geostationary mobile satellite systems, including handheld earth stations, for Satellite Personal Communications Networks (S-PCN) under the Mobile Satellite Service (MSS), operating in the 1,5 GHz and 1,6 GHz frequency bands covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 721 V2.1.1
 Satellite Earth Stations and Systems (SES); Harmonised Standard for Mobile Earth Stations (MES) providing Low Bit Rate Data Communications (LBRDC) using Low Earth Orbiting (LEO) satellites operating below 1 GHz frequency band covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 783 V2.1.1
 Commercially available amateur radio equipment; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
@@ -794,111 +802,141 @@
   <si>
     <t xml:space="preserve">EN 301 908-1 V13.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 1: Introduction and common requirements
 </t>
   </si>
   <si>
     <t>EN 301 908-1 V15.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 1: Introduction and common requirements Release 15
 Notice: Compliance with this harmonised standard shall not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU if note 3 of clause 5.3.2.1 of this standard is applied.</t>
   </si>
   <si>
     <t>04.04.2025</t>
   </si>
   <si>
     <t>2023/2392</t>
   </si>
   <si>
     <t>04.10.2023</t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-1 V15.2.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 1: Introduction and common requirements; Release 15
 </t>
   </si>
   <si>
+    <t xml:space="preserve">EN 301 908-2 V11.1.1
+IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 2: CDMA Direct Spread (UTRA FDD) User Equipment (UE)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 301 908-2 V11.1.2
+IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU; Part 2: CDMA Direct Spread (UTRA FDD) User Equipment (UE)
+</t>
+  </si>
+  <si>
+    <t>27.10.2021</t>
+  </si>
+  <si>
+    <t>OJ L 357</t>
+  </si>
+  <si>
+    <t>2020/1562</t>
+  </si>
+  <si>
+    <t>27.10.2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 301 908-2 V13.1.1
+IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 2: CDMA Direct Spread (UTRA FDD) User Equipment (UE)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 301 908-3 V11.1.3
+IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU; Part 3: CDMA Direct Spread (UTRA FDD) Base Stations (BS)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 301 908-3 V13.1.1
+IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 3: CDMA Direct Spread (UTRA FDD) Base Stations (BS)
+</t>
+  </si>
+  <si>
+    <t>15.11.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 301 908-3 V15.1.1
+IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 3: CDMA Direct Spread (UTRA FDD) Base Stations (BS) Release 15
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 301 908-10 V4.2.2
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Base Stations (BS), Repeaters and User Equipment (UE) for IMT-2000 Third-Generation cellular networks; Part 10: Harmonised Standard for IMT-2000, FDMA/TDMA (DECT) covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-10 V4.3.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 10: Base Stations (BS), Repeaters and User Equipment (UE) for IMT-2000 Third-Generation cellular networks
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-11 V11.1.2
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 11: CDMA Direct Spread (UTRA FDD) Repeaters
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-12 V7.1.1
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 12: CDMA Multi-Carrier (cdma2000) Repeaters
 </t>
   </si>
   <si>
     <t>09.09.2016</t>
   </si>
   <si>
     <t>OJ C 332</t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-13 V11.1.1
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 13: Evolved Universal Terrestrial Radio Access (E-UTRA) User Equipment (UE)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-13 V11.1.2
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU; Part 13: Evolved Universal Terrestrial Radio Access (E-UTRA) User Equipment (UE)
 </t>
-  </si>
-[...10 lines deleted...]
-    <t>27.10.2020</t>
   </si>
   <si>
     <t>EN 301 908-13 V13.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 13: Evolved Universal Terrestrial Radio Access (E-UTRA) User Equipment (UE)
 Notice: This harmonised standard does not contain antenna performance parameters and compliance with this harmonised standard does not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU as regards those parameters.</t>
   </si>
   <si>
     <t>EN 301 908-13 V13.2.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 13: Evolved Universal Terrestrial Radio Access (E-UTRA) User Equipment (UE)
 Notice: Compliance with this harmonised standard does not confer a presumption of conformity to the essential requirement set out in Article 3(2) of Directive 2014/53/EU if, by applying clause 4.2.2 of this harmonised standard, tolerances greater than 2 dB are applied.</t>
   </si>
   <si>
-    <t>15.11.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>EN 301 908-13 V13.3.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 13: Evolved Universal Terrestrial Radio Access (E-UTRA) User Equipment (UE)
 Notice: This harmonised standard does not address receiver total radiated sensitivity nor total radiated power, for radio equipment narrower than 56 mm or wider than 72 mm, and does not therefore confer a presumption of conformity as regards receiver total radiated sensitivity or total radiated power.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-14 V11.1.2
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU; Part 14: Evolved Universal Terrestrial Radio Access (E-UTRA) Base Stations (BS)
 </t>
   </si>
   <si>
     <t>21.10.2021</t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-14 V13.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 14: Evolved Universal Terrestrial Radio Access (E-UTRA) Base Stations (BS)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-14 V15.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 14: Evolved Universal Terrestrial Radio Access (E-UTRA) Base Stations (BS) Release 15
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-14 V17.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 14: Evolved Universal Terrestrial Radio Access (E-UTRA) Base Stations (BS) Release 17
@@ -918,354 +956,347 @@
     <t xml:space="preserve">EN 301 908-18 V11.1.2
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU; Part 18: E-UTRA, UTRA and GSM/EDGE Multi-Standard Radio (MSR) Base Station (BS)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-18 V13.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 18: E-UTRA, UTRA and GSM/EDGE Multi-Standard Radio (MSR) Base Station (BS)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-18 V15.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 18: E-UTRA, UTRA and GSM/EDGE Multi-Standard Radio (MSR) Base Station (BS) Release 15
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-18 V17.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 18: NR, E-UTRA, UTRA and GSM/EDGE Multi-Standard Radio (MSR) Base Station (BS) Release 17
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-19 V6.3.1
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 19: OFDMA TDD WMAN (Mobile WiMAXTM) TDD User Equipment (UE)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">EN 301 908-2 V11.1.1
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">EN 301 908-20 V6.3.1
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 20: OFDMA TDD WMAN (Mobile WiMAXTM) TDD Base Stations (BS)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-21 V6.1.1
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 21: OFDMA TDD WMAN (Mobile WiMAXTM) FDD User Equipment (UE)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-22 V6.1.1
 IMT cellular networks; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 22: OFDMA TDD WMAN (Mobile WiMAXTM) FDD Base Stations (BS)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-23 V15.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 23: Active Antenna System (AAS) Base Station (BS); Release 15
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-24 V15.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 24: New Radio (NR) Base Stations (BS) Release 15
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 301 908-25 V15.1.1
 IMT cellular networks; Harmonised Standard for access to radio spectrum; Part 25: New Radio (NR) User Equipment (UE) Release 15
 </t>
   </si>
   <si>
-    <t xml:space="preserve">EN 301 908-3 V11.1.3
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">EN 301 929 V2.1.1
 VHF transmitters and receivers as Coast Stations for GMDSS and other applications in the maritime mobile service; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 017 V2.1.1
 Transmitting equipment for the Amplitude Modulated (AM) sound broadcasting service; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 018 V2.1.1
 Transmitting equipment for the Frequency Modulated (FM) sound broadcasting service; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 018-2 V1.2.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Transmitting equipment for the Frequency Modulated (FM) sound broadcasting service; Part 2: Harmonized EN under Article 3(2) of the R&amp;TTE Directive
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 054 V2.1.1
 Meteorological Aids (Met Aids); Radiosondes to be used in the 400,15 MHz to 406 MHz frequency range with power levels ranging up to 200 mW; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>31.10.2018</t>
   </si>
   <si>
+    <t xml:space="preserve">EN 302 054-2 V1.2.1
+Meteorological Aids (Met Aids); Radiosondes to be used in the 400,15 MHz to 406 MHz frequency range with power levels ranging up to 200 mW; Part 2: Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 302 054 V2.2.1
 Meteorological Aids (Met Aids); Radiosondes to be used in the 400,15 MHz to 406 MHz frequency range with power levels ranging up to 200 mW; Harmonised Standard for access to radio spectrum
-</t>
-[...8 lines deleted...]
-Wireless Digital Video Links operating in the 1,3 GHz to 50 GHz frequency band; Harmonised Standard for access to radio spectrum
 </t>
   </si>
   <si>
     <t>EN 302 064-2 V1.1.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Wireless Video Links (WVL) operating in the 1,3 GHz to 50 GHz frequency band; Part 2: Harmonized EN under Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
+    <t xml:space="preserve">EN 302 064 V2.2.1
+Wireless Digital Video Links operating in the 1,3 GHz to 50 GHz frequency band; Harmonised Standard for access to radio spectrum
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 302 065-1 V2.1.1
 Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 1: Requirements for Generic UWB applications
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 065-2 V2.1.1
 Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 2: Requirements for UWB location tracking
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 302 065-3-1 V3.2.1
+Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised standard for access to radio spectrum; Part 3: UWB devices installed in motor and railway vehicles; Sub-part 1:Requirements for UWB devices for vehicular access systems within 3,8 GHz to 4,2 GHz or 6 GHz to 8,5 GHz
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 065-3 V2.1.1
 Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 3: Requirements for UWB devices for ground based vehicular applications
 </t>
   </si>
   <si>
     <t>EN 302 065-3 V2.1.1
 Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 3: Requirements for UWB devices for ground based vehicular applications
 Notice: This harmonised standard does not set out technical specifications for 'trigger-before-transmit techniques'. Implementing Decision (EU) 2019/785, however, imposes, as of 16 November 2019, technical requirements to be used within the bands 3,8-4.2 GHz and 6-8,5 GHz for vehicular access systems using trigger-before-transmit. Therefore compliance with this harmonised standard does not ensure compliance with Decision (EU) 2019/785 and accordingly does not confer a presumption of conformity with those essential requirements set out in Article 3 (2) of Directive 2014/53/EU which relate to 'trigger-before-transmit techniques'.</t>
   </si>
   <si>
-    <t xml:space="preserve">EN 302 065-3-1 V3.2.1
-Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised standard for access to radio spectrum; Part 3: UWB devices installed in motor and railway vehicles; Sub-part 1:Requirements for UWB devices for vehicular access systems within 3,8 GHz to 4,2 GHz or 6 GHz to 8,5 GHz
+    <t xml:space="preserve">EN 302 065-3-3 V3.1.0
+Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised standard for access to radio spectrum; Part 3: UWB devices installed in motor and railway vehicles; Sub-part 3: Requirements for UWB radiodetermination applications operating within 6,0 GHz to 8,5 GHz
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 065-4 V1.1.1
 Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 4: Material Sensing devices using UWB technology below 10,6 GHz
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 065-4-1 V2.2.1
 Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised Standard for access to radio spectrum; Part 4: Material Sensing devices; Sub-part 1: Building material analysis operating within 30 MHz to 10,6 GHz
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 302 065-4-4 V2.1.1
+Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised Standard for access to radio spectrum; Part 4: Material Sensing devices; Sub-part 4: Exterior material sensing applications for ground based vehicles below 10,6 GHz
+</t>
+  </si>
+  <si>
+    <t>EN 302 066-2 V1.2.1
+Electromagnetic compatibility and Radio spectrum Matters (ERM); Ground- and Wall- Probing Radar applications (GPR/WPR) imaging systems; Part 2: Harmonized EN covering essential requirements of Article 3(2) of the R&amp;TTE Directive
+This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
+  </si>
+  <si>
+    <t>20.01.2023</t>
+  </si>
+  <si>
+    <t>OJ L 258</t>
+  </si>
+  <si>
+    <t>2021/1196</t>
+  </si>
+  <si>
+    <t>20.07.2021</t>
   </si>
   <si>
     <t>EN 302 066 V2.2.1
 Short Range Devices (SRD); Ground- and Wall- Probing Radio determination (GPR/WPR) devices; Harmonised Standard for access to radio spectrum
 Notice: Compliance with this harmonised standard shall not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU if any of the following is applied:
 —in the ninth paragraph of clause 6.2.5 of that standard, the sentence 'For the emission measurements, a combination of bicones and log periodic dipole array antennas (commonly termed “log periodics”) could also be used to cover the entire 30 MHz to 1 000 MHz band';
 —the tenth paragraph of clause 6.2.5 of that standard;
 —the eleventh paragraph of clause 6.2.5 of that standard.</t>
   </si>
   <si>
-    <t>20.07.2021</t>
-[...20 lines deleted...]
-  <si>
     <t xml:space="preserve">EN 302 077-2 V1.1.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Transmitting equipment for the Terrestrial - Digital Audio Broadcasting
 (T-DAB) service; Part 2: Harmonized EN under Article 3(2) of the R&amp;TTE Directive
 </t>
   </si>
   <si>
+    <t xml:space="preserve">EN 302 077 V2.3.1
+Transmitting equipment for the Digital Audio Broadcasting (DAB) service; Harmonised Standard for access to radio spectrum
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 302 186 V2.1.1
 Satellite Earth Stations and Systems (SES); Harmonised Standard for satellite mobile Aircraft Earth Stations (AESs) operating in the 11/12/14 GHz frequency bands covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>EN 302 194-2 V1.1.2
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Navigation radar used on inland waterways; Part 2: Harmonized EN covering essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 195 V2.1.1
 Short Range Devices (SRD); Ultra Low Power Active Medical Implants (ULP-AMI) and accessories (ULP-AMI-P) operating in the frequency range 9 kHz to 315 kHz Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 208 V3.1.1
 Radio Frequency Identification Equipment operating in the band 865 MHz to 868 MHz with power levels up to 2 W and in the band 915 MHz to 921 MHz with power levels up to 4 W; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>EN 302 208 V3.3.1
 Radio Frequency Identification Equipment operating in the band 865 MHz to 868 MHz with power levels up to 2 W and in the band 915 MHz to 921 MHz with power levels up to 4 W; Harmonised Standard for access to radio spectrum
 Notice: For the purposes of presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU, in Table 2 of this harmonised standard, the limit '692 MHz' is replaced by the following: '694 MHz.'.</t>
+  </si>
+  <si>
+    <t>EN 302 217-2-2 V2.2.1
+Fixed Radio Systems; Characteristics and requirements for point-to-point equipment and antennas; Part 2-2: Digital systems operating in frequency bands where frequency co-ordination is applied; Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
+Notice: This harmonised standard provides presumption of conformity with the essential requirements of Directive 2014/53/EU if also the receiving parameters in clause(s) 4.3.1, 4.3.2, 4.3.3 and 4.3.4 are applied</t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 217-2 V3.1.1
 Fixed Radio Systems; Characteristics and requirements for point-to-point equipment and antennas; Part 2: Digital systems operating in frequency bands from 1 GHz to 86 GHz; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>27.04.2022</t>
   </si>
   <si>
     <t>EN 302 217-2 V3.2.2
 Fixed Radio Systems; Characteristics and requirements for point-to-point equipment and antennas; Part 2: Digital systems operating in frequency bands from 1 GHz to 86 GHz; Harmonised Standard for access to radio spectrum
 Notice: Compliance with this harmonised standard does not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU if note 2 of clause 4.3.2 of this harmonised standard is applied;
 Notice: As regards the radio equipment covered by either clause H.3.4, I.3.4 or J.3.4 of this harmonised standard, compliance with this harmonised standard does not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU in case that the appropriate test methods are not carried out in order to demonstrate compliance, respectively, with either clause H.3.4, I.3.4 or J.3.4 of this harmonised standard.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 217-2 V3.3.1
 Fixed Radio Systems; Characteristics and requirements for point-to-point equipment and antennas; Part 2: Digital systems operating in frequency bands from 1 GHz to 86 GHz; Harmonised Standard for access to radio spectrum
 </t>
   </si>
   <si>
-    <t>EN 302 217-2-2 V2.2.1
-[...1 lines deleted...]
-Notice: This harmonised standard provides presumption of conformity with the essential requirements of Directive 2014/53/EU if also the receiving parameters in clause(s) 4.3.1, 4.3.2, 4.3.3 and 4.3.4 are applied</t>
+    <t>07.03.2028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 302 217-2 V3.4.1
+Fixed Radio Systems; Characteristics and requirements for point-to-point equipment and antennas; Part 2: Digital systems operating in frequency bands from 1 GHz to 174,8 GHz; Harmonised Standard for access to radio spectrum
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 302 245-2 V1.1.1
+Electromagnetic compatibility and Radio spectrum Matters (ERM); Transmitting equipment for the Digital Radio Mondiale (DRM) broadcasting service; Part 2: Harmonised EN under Article 3(2) of the R&amp;TTE Directive
+</t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 245 V2.2.1
 Transmitting equipment for the Digital Radio Mondiale (DRM) service; Harmonised Standard for access to radio spectrum
-</t>
-[...3 lines deleted...]
-Electromagnetic compatibility and Radio spectrum Matters (ERM); Transmitting equipment for the Digital Radio Mondiale (DRM) broadcasting service; Part 2: Harmonised EN under Article 3(2) of the R&amp;TTE Directive
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 248 V2.1.1
 Navigation radar for use on non-SOLAS vessels; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>EN 302 264-2 V1.1.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Short Range Devices; Road Transport and Traffic Telematics (RTTT); Short Range Radar equipment operating in the 77 GHz to 81 GHz band; Part 2: Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
     <t>EN 302 288-2 V1.6.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Short Range Devices; Road Transport and Traffic Telematics (RTTT); Short range radar equipment operating in the 24 GHz range; Part 2: Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
+    <t xml:space="preserve">EN 302 296-2 V1.2.1
+Electromagnetic compatibility and Radio spectrum Matters (ERM); Transmitting equipment for the digital television broadcast service, Terrestrial (DVB-T); Part 2: Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
+</t>
+  </si>
+  <si>
     <t>EN 302 296 V2.2.1
 Digital Terrestrial TV Transmitters; Harmonised Standard for access to radio spectrum
 Notice: Compliance with this harmonised standard shall not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU if a coupling device is used within the test arrangement laid down in clause 5.4.2.5 of this standard.</t>
   </si>
   <si>
-    <t xml:space="preserve">EN 302 296-2 V1.2.1
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">EN 302 326-2 V1.2.2
 Fixed Radio Systems; Multipoint Equipment and Antennas; Part 2: Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive for Digital Multipoint Radio Equipment
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 340 V2.1.1
 Satellite Earth Stations and Systems (SES); Harmonised Standard for satellite Earth Stations on board Vessels (ESVs) operating in the 11/12/14 GHz frequency bands allocated to the Fixed Satellite Service (FSS) covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 372 V2.1.1
 Short Range Devices (SRD); Tank Level Probing Radar (TLPR) equipment operating in the frequency ranges 4,5 GHz to 7 GHz, 8,5 GHz to 10,6 GHz, 24,05 GHz to 27 GHz, 57 GHz to 64 GHz, 75 GHz to 85 GHz; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
+    <t xml:space="preserve">EN 302 372 V3.1.1
+Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised standard for access to radio spectrum; Tank Level Probing Radar (TLPR) equipment operating in the frequency ranges 4,5 GHz to 7 GHz, 8,5 GHz to 10,6 GHz, 24,05 GHz to 27 GHz, 57 GHz to 64 GHz, 75 GHz to 85 GHz
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 302 448 V2.1.1
 Satellite Earth Stations and Systems (SES); Harmonised Standard for tracking Earth Stations on Trains (ESTs) operating in the 14/12 GHz frequency bands covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 454 V2.1.1
 Meteorological Aids (Met Aids); Radiosondes to be used in the 1 668,4 MHz to 1 690 MHz frequency range; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>31.05.2019</t>
   </si>
   <si>
     <t>OJ C 326</t>
   </si>
   <si>
     <t>14.09.2018</t>
   </si>
   <si>
+    <t xml:space="preserve">EN 302 454-2 V1.2.1
+Meteorological Aids (Met Aids); Radiosondes to be used in the 1 668,4 MHz to 1 690 MHz frequency range; Part 2: Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 302 454 V2.2.1
 Meteorological Aids (Met Aids); Radiosondes to be used in the 1 668,4 MHz to 1 690 MHz frequency range; Harmonised Standard for access to radio spectrum
-</t>
-[...3 lines deleted...]
-Meteorological Aids (Met Aids); Radiosondes to be used in the 1 668,4 MHz to 1 690 MHz frequency range; Part 2: Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 480 V2.1.2
 Mobile Communication On Board Aircraft (MCOBA) systems; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 480 V2.2.1
 Mobile Communication On Board Aircraft (MCOBA) systems; Harmonised Standard for access to radio spectrum
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 480 V3.1.1
 Mobile Communication On Board Aircraft (MCOBA) systems; Harmonised Standard for access to radio spectrum 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 502 V2.1.1
 Wireless Access Systems (WAS); 5,8 GHz fixed broadband data transmitting systems; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>EN 302 510-2 V1.1.1
  Electromagnetic compatibility and Radio spectrum Matters (ERM); Radio equipment in the frequency range 30 MHz to 37,5 MHz for Ultra Low Power Active Medical Membrane Implants and Accessories; Part 2: Harmonized EN covering essential requirements of Article 3(2) of the R&amp;TTE Directive
@@ -1312,75 +1343,75 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 574-3 V2.1.1
 Satellite Earth Stations and Systems (SES); Harmonised Standard for Mobile Earth Stations (MES) operating in the 1 980 MHz to 2 010 MHz (earth-to-space) and 2 170 MHz to 2 200 MHz (space-to-earth) frequency bands covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 3: User Equipment (UE) for narrowband systems
 </t>
   </si>
   <si>
     <t>EN 302 608 V1.1.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM);Short Range Devices (SRD); Radio equipment for Eurobalise railway systems;Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 609 V2.1.1
 Short Range Devices (SRD); Radio equipment for Euroloop railway systems; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t>EN 302 609 V2.2.1
 Short Range Devices (SRD); Radio equipment for Euroloop communication systems; Harmonised Standard for access to radio spectrum
 Notice: For the purposes of presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU:
 —in the second row of Table 3 of this harmonised standard, the limit '29 090 MHz' shall be read as '27 090 MHz';
 —in the third row of Table 3 of this harmonised standard, the limit '29 100 MHz', shall be read as '27 100 MHz.'.</t>
   </si>
   <si>
+    <t xml:space="preserve">EN 302 617-2 V2.1.1
+Ground-based UHF radio transmitters, receivers and transceivers for the UHF aeronautical mobile service using amplitude modulation; Part 2: Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
+</t>
+  </si>
+  <si>
+    <t>31.03.2019</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 302 617 V2.3.1
 Ground-based UHF radio transmitters, receivers and transceivers for the UHF aeronautical mobile service using amplitude modulation; Harmonised Standard for access to radio spectrum
 </t>
-  </si>
-[...6 lines deleted...]
-    <t>31.03.2019</t>
   </si>
   <si>
     <t>EN 302 686 V1.1.1
 Intelligent Transport Systems (ITS); Radiocommunications equipment operating in the 63 GHz to 64 GHz frequency band; Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
+    <t xml:space="preserve">EN 302 729-1 V3.1.1
+Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised standard for access to radio spectrum; Part 1: Level Probing Radar (LPR) equipment operating in the frequency ranges 6 GHz to 8,5 GHz, 24,05 GHz to 26,5 GHz, 57 GHz to 64 GHz, 75 GHz to 85 GHz for strictly vertical downward installation
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 302 729 V2.1.1
 Short Range Devices (SRD); Level Probing Radar (LPR) equipment operating in the frequency ranges 6 GHz to 8,5 GHz, 24,05 GHz to 26,5 GHz, 57 GHz to 64 GHz, 75 GHz to 85 GHz; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
-</t>
-[...3 lines deleted...]
-Short Range Devices (SRD) using Ultra Wide Band technology (UWB); Harmonised standard for access to radio spectrum; Part 1: Level Probing Radar (LPR) equipment operating in the frequency ranges 6 GHz to 8,5 GHz, 24,05 GHz to 26,5 GHz, 57 GHz to 64 GHz, 75 GHz to 85 GHz for strictly vertical downward installation
 </t>
   </si>
   <si>
     <t>EN 302 752 V1.1.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Active radar target enhancers; Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
     <t>06.02.2021</t>
   </si>
   <si>
     <t>EN 302 858-2 V1.3.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM);Road Transport and Traffic Telematics (RTTT); Automotive radar equipment operating in the 24,05 GHz up to 24,25 GHz or 24,50 GHz frequency range;Part 2: Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 885 V2.1.1
 Portable Very High Frequency (VHF) radiotelephone equipment for the maritime mobile service operating in the VHF bands with integrated handheld class D DSC; Harmonised Standard covering the essential requirements of articles 3.2 and 3(3)(g) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 302 885 V2.2.2
 Portable Very High Frequency (VHF) radiotelephone equipment for the maritime mobile service operating in the VHF bands with integrated handheld class H DSC; Harmonised Standard covering the essential requirements of articles 3.2 and 3(3)(g) of Directive 2014/53/EU
 </t>
   </si>
@@ -1416,50 +1447,55 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 098 V2.1.1
 Maritime low power personal locating devices employing AIS; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 098 V2.2.1
 Maritime low power personal locating devices employing AIS; Harmonised Standard for access to radio spectrum
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 132 V1.1.1
 Maritime low power VHF personal locating beacons employing Digital Selective Calling (DSC); Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 132 V2.1.1
 Maritime VHF survivor locating devices employing Digital Selective Calling (DSC Class M); Harmonised Standard for access to radio spectrum and for features for emergency services
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 135 V2.1.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM); Coastal Surveillance, Vessel Traffic Services and Harbour Radars (CS/VTS/HR); Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 303 135 V2.2.1
+Coastal Surveillance, Vessel Traffic Services and Harbour Radars (CS/VTS/HR); Harmonised Standard for access to radio spectrum
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 203 V2.1.1
 Short Range Devices (SRD); Medical Body Area Network Systems (MBANSs) operating in the 2 483,5 MHz to 2 500 MHz range; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 204 V2.1.2
 Network Based Short Range Devices (SRD); Radio equipment to be used in the 870 MHz to 876 MHz frequency range with power levels ranging up to 500 mW; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 204 V3.1.1
 Fixed Short Range Devices (SRD) in data networks; Radio equipment to be used in the 870 MHz to 876 MHz frequency range with power levels ranging up to 500 mW e.r.p.; Harmonised Standard for access to the radio spectrum
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 213-5-1 V1.1.1
 Advanced Surface Movement Guidance and Control System (A-SMGCS); Part 5: Harmonised Standard for access to radio spectrum for Multilateration (MLAT) equipment; Sub-part 1: Receivers and Interrogators
 </t>
   </si>
   <si>
     <t>EN 303 213-5-1 V2.1.1
 Advanced Surface Movement Guidance and Control System (A-SMGCS); Part 5: Harmonised Standard for access to radio spectrum for Multilateration (MLAT) equipment; Sub-part 1: Receivers and Interrogators
@@ -1555,57 +1591,67 @@
     <t xml:space="preserve">EN 303 347-1 V2.1.1
 Meteorological Radars; Harmonised Standard for access to radio spectrum; Part 1: Meteorological Radar Sensor operating in the frequency band 2 700 MHz to 2 900 MHz (S band)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 347-2 V2.1.1
 Meteorological Radars; Harmonised Standard for access to radio spectrum; Part 2: Meteorological Radar Sensor operating in the frequency band 5 250 MHz to 5 850 MHz (C band)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 347-3 V2.1.1
 Meteorological Radars; Harmonised Standard for access to radio spectrum; Part 3: Meteorological Radar Sensor operating in the frequency band 9 300 MHz to 9 500 MHz (X band)
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 348 V1.2.1
 Audio frequency induction loop drivers up to 45 amperes in the frequency range 10 Hz to 9 kHz; Harmonised Standard for access to radio spectrum
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 354 V1.1.1
 Amplifiers and active antennas for TV broadcast reception in domestic premises; Harmonised Standard covering the essential requirements of Article 3(2) of Directive 2014/53/EU
 </t>
   </si>
   <si>
+    <t xml:space="preserve">EN 303 354 V1.2.1
+Amplifiers and active antennas for TV broadcast reception in domestic premises; Harmonised standard for access to radio spectrum 
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 303 363-1 V1.1.1
 Air Traffic Control Surveillance Radar Sensors; Secondary Surveillance Radar (SSR); Harmonised Standard for access to radio spectrum; Part 1: SSR Interrogator
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 363-2 V1.1.1
 Air Traffic Control Surveillance Radar Sensors; Secondary Surveillance Radar (SSR); Harmonised Standard for access to radio spectrum; Part 2: Far Field Monitor (FFM)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 303 364-1-1 V1.1.1
+Primary Surveillance Radar (PSR); Harmonised Standard for access to radio spectrum; Part 1: Air Traffic Control (ATC) PSR sensors operating in the frequency band 1 215 MHz to 1 400 MHz (L band); Sub-part 1: radar systems using reflector antennas
 </t>
   </si>
   <si>
     <t>EN 303 364-2 V1.1.1
 Primary Surveillance Radar (PSR); Harmonised Standard for access to radio spectrum; Part 2: Air Traffic Control (ATC) PSR sensors operating in the frequency band 2 700 MHz to 3 100 MHz (S band)
 Notice: As regards clauses 4.2.1.4 and 5.3.1.5 of this harmonised standard, compliance with this harmonised standard shall not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU to equipment not using WR284/WG10/R32 waveguides to transfer power between the transmitter and the antenna.</t>
   </si>
   <si>
     <t>EN 303 364-3 V1.1.1
 Primary Surveillance Radar (PSR); Harmonised Standard for access to radio spectrum; Part 3: Air Traffic Control (ATC) PSR sensors operating in the frequency band 8 500 MHz to 10 000 MHz (X band)
 Notice: As regards clause 4.2.1.4 of this harmonised standard, compliance with this harmonised standard does not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU to equipment not combining a “WR112/R84 taper section and a WR90/R100 Waveguide” as in note 1 of Section 1 of this harmonised standard. The waveguide is requested to have a continuously unobstructed transmission path (unperturbed/pure) and a minimum length of 20 times the waveguide cut-off wavelength in that operational mode.'.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 372-1 V1.1.1
 Satellite Earth Stations and Systems (SES); Satellite broadcast reception equipment; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 1: Outdoor unit receiving in the 10,7 GHz to 12,75 GHz frequency band
 </t>
   </si>
   <si>
     <t>EN 303 372-1 V1.2.1
 Satellite Earth Stations and Systems (SES); Satellite broadcast reception equipment; Part 1: Outdoor unit receiving in the 10,7 GHz to 12,75 GHz frequency band; Harmonised Standard for access to radio spectrum
 Notice: Compliance with this harmonised standard shall not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU if the following sentence in clause 4.3.5 of this standard is applied: “This requirement does not apply in case the ODU is designed for a specific satellite network that makes use of both polarizations”.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 372-2 V1.1.1
 Satellite Earth Stations and Systems (SES); Satellite broadcast reception equipment; Harmonised Standard covering the essential requirements of Article 3(2) of the Directive 2014/53/EU; Part 2: Indoor unit
@@ -1710,52 +1756,89 @@
     <t>EN 303 981 V1.2.1
 Satellite Earth Stations and Systems (SES); Fixed and in-motion Wide Band Earth Stations communicating with non-geostationary satellite systems (WBES) in the 11 GHz to 14 GHz frequency bands; Harmonised Standard for access to radio spectrum
 Notice: Compliance with this harmonised standard shall not confer a presumption of conformity with the essential requirement set out in Article 3(2) of Directive 2014/53/EU if the second sentence in clause 6.1.1 of this standard is applied.</t>
   </si>
   <si>
     <t xml:space="preserve">EN 303 981 V1.3.1
 Satellite Earth Stations and Systems (SES); Fixed and in-motion Wide Band Earth Stations communicating with non-geostationary satellite systems (WBES) in the 11 GHz to 14 GHz frequency bands; Harmonised Standard for access to radio spectrum
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 304 220-1 V1.2.1
 Wideband data transmission SRD; Harmonised Standard for access to radio spectrum; Part 1: Wideband data transmission devices: network access points operating in the frequency bands 863 MHz to 868 MHz and 915,8 MHz to 919,4 MHz
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 304 220-2 V1.2.1
 Wideband data transmission SRD; Harmonised Standard for access to radio spectrum; Part 2: Wideband data transmission devices: terminal node operating in the frequency bands 863 MHz to 868 MHz and 915,8 MHz to 919,4 MHz
 </t>
   </si>
   <si>
     <t>EN 305 550-2 V1.2.1
 Electromagnetic compatibility and Radio spectrum Matters (ERM);Short Range Devices (SRD); Radio equipment to be used in the 40 GHz to 246 GHz frequency range;Part 2: Harmonized EN covering the essential requirements of Article 3(2) of the R&amp;TTE Directive
 This harmonised standard does not address requirements relating to receiver performance parameters and does not confer a presumption of conformity as regards those parameters.</t>
   </si>
   <si>
+    <t xml:space="preserve">EN 305 550-5 V1.1.1
+Short Range Devices (SRD) to be used in the 40 GHz to 260 GHz frequency range; Harmonised Standard for access to radio spectrum; Part 5: Ultra Short Range Communication (USRC) equipment operating within 57 GHz to 64 GHz
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 305 550-6 V1.2.1
 Short Range Devices (SRD) to be used in the 40 GHz to 260 GHz frequency range; Harmonised Standard for access to radio spectrum; Part 6: Specific radiodetermination applications - Tank Level Probing Radar (TLPR) and Level Probing Radar (LPR) equipment operating in the frequency ranges 116 GHz to 148,5 GHz; 167 GHz to 182 GHz and 231,5 GHz to 250 GHz
+</t>
+  </si>
+  <si>
+    <t>CEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 18031-1:2024
+Common security requirements for radio equipment - Part 1: Internet connected radio equipment
+Notice 1: The sections named 'rationale' and 'guidance', in this harmonised standard, do not confer a presumption of conformity with the essential requirement set out in Article 3(3), first subparagraph, point (d), of Directive 2014/53/EU.
+Notice 2: This harmonised standard does not confer a presumption of conformity with the essential requirement set out in Article 3(3), first subparagraph, point (d), of Directive 2014/53/EU if, when applying its clauses 6.2.5.1 and 6.2.5.2, the user is allowed not to set and use any password. 
+</t>
+  </si>
+  <si>
+    <t>30.01.2025</t>
+  </si>
+  <si>
+    <t>2025/138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 18031-2:2024
+Common security requirements for radio equipment - Part 2: radio equipment processing data, namely Internet connected radio equipment, childcare radio equipment, toys radio equipment and wearable radio equipment
+Notice 1: The sections named 'rationale' and 'guidance', in this harmonised standard, do not confer a presumption of conformity with the essential requirement set out in Article 3(3), first subparagraph, point (e), of Directive 2014/53/EU.
+Notice 2: This harmonised standard does not confer a presumption of conformity with Article 3(3), first subparagraph, point (e), of Directive 2014/53/EU if, by applying its clauses 6.2.5.1 and 6.2.5.2, the user is allowed not to set and use any password.
+Notice 3: For the classes or categories of radio equipment covered by clause 6.1.3, 6.1.4, 6.1.5 or 6.1.6 of this harmonised standard, this harmonised standard does not confer a presumption of conformity with the essential requirement set out in Article 3(3), first subparagraph, point (e), of Directive 2014/53/EU if, by applying its clauses 6.1.3.4.2, 6.1.4.4.2, 6.1.5.4.2 and 6.1.6.4.2, parental or guardian access control is not ensured.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN 18031-3:2024
+Common security requirements for radio equipment - Part 3: Internet connected radio equipment processing virtual money or monetary value
+Notice 1: The sections named 'rationale' and 'guidance', in this harmonised standard, do not confer a presumption of conformity with the essential requirement set out in Article 3(3), first subparagraph, point (f), of Directive 2014/53/EU.
+Notice 2: This harmonised standard does not confer a presumption of conformity with the essential requirement set out in Article 3(3), first subparagraph, point (f), of Directive 2014/53/EU if, when applying its clauses 6.2.5.1 and 6.2.5.2, the user is allowed not to set and use any password.
+Notice 3: As regards the assessment criteria set out in clause 6.3.2.4 of this  harmonised standard,  this  harmonised standard does not confer a presumption of conformity with the essential requirement set out in Article 3(3), first subparagraph, point (f), of Directive 2014/53/EU.'.
 </t>
   </si>
   <si>
     <t>Cenelec</t>
   </si>
   <si>
     <t xml:space="preserve">EN 50360:2017
 Product standard to demonstrate the compliance of wireless communication devices, with the basic restrictions and exposure limit values related to human exposure to electromagnetic fields in the frequency range from 300 MHz to 6 GHz: devices used next to the ear
 </t>
   </si>
   <si>
     <t>17.11.2017</t>
   </si>
   <si>
     <t>OJ C 389</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>2023/2669</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
@@ -1763,56 +1846,62 @@
     <t>EN 50360:2017
 Product standard to demonstrate the compliance of wireless communication devices, with the basic restrictions and exposure limit values related to human exposure to electromagnetic fields in the frequency range from 300 MHz to 6 GHz: devices used next to the ear
 EN 50360:2017/A1:2023</t>
   </si>
   <si>
     <t xml:space="preserve">EN 50385:2017
 Product standard to demonstrate the compliance of base station equipment with radiofrequency electromagnetic field exposure limits (110 MHz - 100 GHz), when placed on the market
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 50401:2017
 Product standard to demonstrate the compliance of base station equipment with radiofrequency electromagnetic field exposure limits (110 MHz - 100 GHz), when put into service
 </t>
   </si>
   <si>
     <t xml:space="preserve">EN 50566:2017
 Product standard to demonstrate the compliance of wireless communication devices with the basic restrictions and exposure limit values related to human exposure to electromagnetic fields in the frequency range from 30 MHz to 6 GHz: hand-held and body mounted devices in close proximity to the human body
 </t>
   </si>
   <si>
     <t>EN 50566:2017
 Product standard to demonstrate the compliance of wireless communication devices with the basic restrictions and exposure limit values related to human exposure to electromagnetic fields in the frequency range from 30 MHz to 6 GHz: hand-held and body mounted devices in close proximity to the human body
 EN 50566:2017/A1:2023</t>
   </si>
   <si>
+    <t>EN 50566:2017
+Product standard to demonstrate the compliance of wireless communication devices with the basic restrictions and exposure limit values related to human exposure to electromagnetic fields in the frequency range from 30 MHz to 6 GHz: hand-held and body mounted devices in close proximity to the human body
+EN 50566:2017/A1:2023
+EN 50566:2017/A2:2025</t>
+  </si>
+  <si>
     <t xml:space="preserve">EN 55035:2017
 Electromagnetic compatibility of multimedia equipment - Immunity requirements
 </t>
   </si>
   <si>
-    <t>Generated 17.12.2025</t>
+    <t>Generated 7 September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -1827,59 +1916,65 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
@@ -2183,9638 +2278,10093 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K274"/>
+  <dimension ref="A1:K287"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.140625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="11.7109375" customWidth="1"/>
+    <col min="1" max="1" width="18" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="103.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="2" customWidth="1"/>
+    <col min="5" max="6" width="11" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.5703125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="5" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="K16" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K18" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="K34" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="K38" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="180" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K41" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K42" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K43" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K44" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K45" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K46" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K47" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K48" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K49" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K50" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K51" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K52" s="3" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K53" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K54" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="180" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K55" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K56" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K57" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K58" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K59" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K60" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K61" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K62" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K63" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K64" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K65" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K66" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K67" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K68" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K69" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="150" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="K70" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B71" s="3"/>
+      <c r="C71" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K71" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K72" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="150" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K73" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="180" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K74" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="150" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K75" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B76" s="3"/>
+      <c r="C76" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K76" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K77" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K78" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="150" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="K79" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="K80" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K81" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K82" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K83" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K84" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K85" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K86" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K87" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K88" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K89" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K90" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K91" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K92" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K93" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K94" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="K95" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K96" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="K97" s="3" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K98" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="K99" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K100" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K101" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="K102" s="3" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K103" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="K104" s="3" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="K105" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K106" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K107" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K108" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K109" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K110" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K111" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="K112" s="3" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A113" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K113" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A114" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="K114" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A115" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K115" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="K116" s="3" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A117" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K117" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A118" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K118" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K119" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K120" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K121" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="K122" s="3" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K123" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A124" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K124" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A125" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J125" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K125" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A126" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K126" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A127" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K127" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A128" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K128" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A129" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K129" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A130" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K130" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A131" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K131" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A132" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K132" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A133" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K133" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A134" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K134" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A135" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K135" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A136" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K136" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A137" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K137" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A138" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K138" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A139" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J139" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K139" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A140" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J140" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="K140" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A141" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J141" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K141" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A142" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J142" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K142" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K143" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A144" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K144" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K145" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="180" x14ac:dyDescent="0.25">
+      <c r="A146" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K146" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A147" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K147" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A148" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K148" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A149" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K149" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A150" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K150" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A151" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="K151" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" ht="225" x14ac:dyDescent="0.25">
+      <c r="A152" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K152" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="K153" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A154" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J154" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K154" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A155" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K155" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A156" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K156" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A157" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K157" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A158" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="K158" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A159" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J159" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K159" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A160" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J160" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K160" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A161" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="J161" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="K161" s="3" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="195" x14ac:dyDescent="0.25">
+      <c r="A162" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K162" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A163" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J163" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K163" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J164" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K164" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A165" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J165" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="K165" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K166" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A167" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J167" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K167" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A168" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J168" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K168" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A169" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J169" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K169" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A170" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J170" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K170" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A171" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K171" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A172" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J172" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K172" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A173" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J173" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K173" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A174" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J174" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K174" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A175" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J175" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K175" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A176" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J176" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K176" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A177" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="J177" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K177" s="3" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A178" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="J178" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K178" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A179" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J179" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K179" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A180" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J180" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K180" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A181" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J181" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K181" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A182" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J182" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K182" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A183" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J183" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K183" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A184" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J184" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K184" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A185" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J185" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K185" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A186" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J186" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K186" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A187" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J187" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K187" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A188" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J188" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K188" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A189" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J189" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K189" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A190" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J190" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K190" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A191" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J191" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K191" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A192" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J192" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K192" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A193" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J193" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K193" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A194" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J194" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K194" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A195" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="J195" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="K195" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A196" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J196" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K196" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A197" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="J197" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K197" s="3" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A198" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J198" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K198" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A199" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J199" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K199" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A200" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J200" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K200" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A201" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J201" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K201" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A202" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J202" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="K202" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A203" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J203" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K203" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A204" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J204" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K204" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A205" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="J205" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K205" s="3" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A206" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J206" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K206" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A207" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J207" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K207" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A208" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J208" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K208" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A209" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F209" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J209" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K209" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A210" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J210" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K210" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A211" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J211" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="K211" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A212" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J212" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="K212" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A213" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F213" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J213" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="K213" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A214" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F214" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J214" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K214" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A215" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J215" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K215" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A216" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J216" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K216" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I217" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J217" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K217" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A218" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="J218" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="K218" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A219" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J219" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K219" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A220" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J220" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="K220" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A221" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J221" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K221" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A222" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J222" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K222" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A223" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="J223" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="K223" s="3" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A224" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J224" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K224" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A225" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J225" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K225" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F226" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="J226" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="K226" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A227" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F227" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J227" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K227" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A228" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="J228" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="K228" s="3" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A229" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F229" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I229" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J229" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K229" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A230" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I230" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J230" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K230" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A231" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F231" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J231" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K231" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A232" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J232" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K232" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A233" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F233" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J233" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K233" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A234" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J234" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K234" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A235" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H235" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J235" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K235" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A236" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H236" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I236" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J236" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K236" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F237" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I237" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J237" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K237" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F238" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I238" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J238" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K238" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A239" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F239" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H239" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I239" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J239" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K239" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F240" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I240" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J240" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K240" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A241" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F241" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J241" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K241" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A242" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F242" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J242" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K242" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A243" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F243" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I243" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J243" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K243" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A244" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I244" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J244" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K244" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A245" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F245" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J245" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K245" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A246" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F246" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I246" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J246" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K246" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A247" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I247" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J247" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K247" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" ht="150" x14ac:dyDescent="0.25">
+      <c r="A248" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F248" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I248" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J248" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K248" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A249" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J249" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K249" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A250" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F250" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G250" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I250" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J250" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K250" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A251" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G251" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I251" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J251" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K251" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A252" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J252" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K252" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A253" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F253" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G253" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H253" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I253" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J253" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K253" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A254" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J254" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K254" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A255" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F255" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G255" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J255" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="K255" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A256" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F256" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J256" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K256" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A257" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J257" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="K257" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11" ht="255" x14ac:dyDescent="0.25">
+      <c r="A258" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J258" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K258" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A259" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B259" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E259" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F259" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J259" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K259" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A260" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J260" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K260" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A261" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J261" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K261" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A262" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F262" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I262" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J262" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K262" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A263" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J263" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K263" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A264" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E264" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G264" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J264" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K264" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A265" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J265" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="K265" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A266" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F266" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G266" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J266" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K266" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A267" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J267" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K267" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A268" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G268" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J268" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="K268" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A269" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J269" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K269" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A270" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F270" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G270" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J270" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="K270" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A271" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="G271" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J271" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K271" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A272" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G272" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J272" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K272" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A273" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J273" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K273" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="120" x14ac:dyDescent="0.25">
+      <c r="A274" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F274" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G274" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H274" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J274" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K274" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A275" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E275" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F275" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G275" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J275" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K275" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A276" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J276" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K276" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11" ht="180" x14ac:dyDescent="0.25">
+      <c r="A277" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F277" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="G277" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J277" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K277" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11" ht="270" x14ac:dyDescent="0.25">
+      <c r="A278" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C278" s="3" t="s">
         <v>385</v>
       </c>
-    </row>
-[...220 lines deleted...]
-      <c r="D9" s="1" t="s">
+      <c r="D278" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E278" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="F278" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="G278" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I278" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J278" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K278" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11" ht="255" x14ac:dyDescent="0.25">
+      <c r="A279" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E279" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="1" t="s">
-[...22 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="F279" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="G279" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="H279" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I279" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J279" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K279" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A280" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F280" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G280" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="I280" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="J280" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="K280" s="3" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A281" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="E281" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="1" t="s">
-[...267 lines deleted...]
-      <c r="D18" s="1" t="s">
+      <c r="F281" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G281" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I281" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J281" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K281" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A282" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F282" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G282" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J282" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K282" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A283" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F283" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G283" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J283" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K283" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A284" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G284" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="I284" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="J284" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="K284" s="3" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A285" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="E285" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="H18" s="1" t="s">
-[...127 lines deleted...]
-      <c r="D22" s="1" t="s">
+      <c r="F285" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G285" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="I285" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="J285" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K285" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+      <c r="A286" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E286" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="H22" s="1" t="s">
-[...264 lines deleted...]
-      <c r="C30" s="1" t="s">
+      <c r="F286" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G286" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...8555 lines deleted...]
-        <v>17</v>
+      <c r="H286" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I286" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J286" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K286" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A287" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F287" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G287" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="H287" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I287" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J287" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K287" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:K274" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A3:K287" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="60" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2014-53-EU-Radio Equipment (RED</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
-    <vt:lpwstr>2025-12-11T15:41:18Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-07T10:04:56Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
     <vt:lpwstr>Commission Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
-    <vt:lpwstr>b791a27f-1107-45fa-871e-2beec4eac912</vt:lpwstr>
+    <vt:lpwstr>ebd0ca8a-0285-4da7-b052-f3e18b1b6251</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>